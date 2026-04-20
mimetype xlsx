--- v0 (2026-04-18)
+++ v1 (2026-04-20)
@@ -64,85 +64,69 @@
   <si>
     <t>Тип бумаги</t>
   </si>
   <si>
     <t>Тип обложки</t>
   </si>
   <si>
     <t>Издание</t>
   </si>
   <si>
     <t>Оригинальное название</t>
   </si>
   <si>
     <t>Оригинальный правообладатель</t>
   </si>
   <si>
     <t>Переводчики</t>
   </si>
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Балетная мозаика</t>
-[...8 lines deleted...]
-    <t>26.12.2026</t>
+    <t>Твой миг, твой день, твой век. Жизнь Марины Цветаевой</t>
+  </si>
+  <si>
+    <t>Саакянц Анна</t>
+  </si>
+  <si>
+    <t>978-5-77840-588-2</t>
+  </si>
+  <si>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>84*108 /32 (130 мм * 200 мм)</t>
   </si>
   <si>
     <t>Офсетная</t>
   </si>
   <si>
     <t>Твёрдый переплёт</t>
-  </si>
-[...14 lines deleted...]
-    <t>30.04.2026</t>
   </si>
   <si>
     <t>Черно-белое</t>
   </si>
   <si>
     <t>Книга «Твой миг, твой день, твой век» стала последней в жизни талантливого ученого-текстолога, известного специалиста-цветаеведа Анны Александровны Саакянц. В ней дано целостное представление о личности, творчестве, судьбе Марины Цветаевой. А благодаря новым архивным материалам трагедия жизни Марины Ивановны предстает на страницах книги несколько в ином ракурсе: ликвидированы слащавые трактовки советских изданий, включены факты, порой по-другому, многограннее, сложнее, характеризующие Цветаеву.
 В Приложениях публикуются малоизвестные письма Сергея Эфрона к сестрам и неизвестные письма сына Марины Цветаевой.</t>
   </si>
   <si>
     <t>Крапива и пастила. Неочевидные путешествия вокруг Москвы</t>
   </si>
   <si>
     <t>Должанский Роман Павлович</t>
   </si>
   <si>
     <t>978-5-77840-587-5</t>
   </si>
   <si>
     <t>30.03.2026</t>
   </si>
   <si>
     <t>В книге театрального критика Романа Должанского отразилось его страстное желание обследовать неизведанные места, расположенные на разумном удалении от Москвы. Перед нами своего рода дневник путешественника, который не только смотрит с невероятным любопытством и тщанием на города, городки и селения, но и осваивает их в историческом и культурном контексте. Блестящий слог так или иначе свойственен автору, и тут он стал инструментом в расшифровке загадок и таинств прошлого. Должанскому интересны не только древние корни, но и советские упаковки старого и нового. Читатель узнает много незнакомого и загадочного о Тутаеве и Смоленске, Вязьме и Волоколамске, Судиславле и Брянске. Список городов длинный и весьма захватывающий.</t>
   </si>
   <si>
     <t>Иисус Христос и философия обыденного языка</t>
@@ -202,109 +186,125 @@
   </si>
   <si>
     <t>84*100 /32 (120 мм * 200мм)</t>
   </si>
   <si>
     <t>Книга Сергея Бунтмана, блестящего радиожурналиста, знакомит читателя с самыми разными любопытными деталями исторических событий. Здесь увлекательные рассказы о мече Карла Великого, тиаре Папы Римского, красном колпаке Людовика ХVI, алмазе Грибоедова, сабле Наполеона, трубке Холмса, доносах на декабристов и т.п.
 Сергей Бунтман не стал профессиональным историком, но он знает историю глубоко и всесторонне, а главное – любит её и преданно следует историческим фактам. 
 Книга будет интересна всем людям, увлекающимся историей и её деталями.</t>
   </si>
   <si>
     <t>Арии и песенки. Секретные воспоминания из общей клетки</t>
   </si>
   <si>
     <t>Зимянина Наталья</t>
   </si>
   <si>
     <t>978-5-77840-602-5</t>
   </si>
   <si>
     <t>19.01.2026</t>
   </si>
   <si>
     <t>В новой книге воспоминаний Натальи Зимяниной (первая «От до до до», 2023), музыкального критика, журналиста, переводчицы, сюжеты меняются с полной неожиданностью – от долгой подростковой жизни в Праге до дружбы с космонавтом Александром Серебровым, от встреч с писателями Юрием Нагибиным и Эдуардом Успенским до организации гуманитарной помощи из Германии в годы перестройки, от пианистического кружка Ундины Дубовой-Сергеевой в Московском университете до дружбы с целительницей Джуной Давиташвили. Зимянина пишет с изощренной наглядностью, живым интересом к происходящему, не скрывает своих жизненных ошибок и закономерно гордится своими экзистенциальными открытиями. Книга читается на одном дыхании.</t>
   </si>
   <si>
+    <t>Григорий Соколов. Штрихи к портрету пианиста</t>
+  </si>
+  <si>
+    <t>Ойвин Владимир</t>
+  </si>
+  <si>
+    <t>978-5-77840-575-2</t>
+  </si>
+  <si>
+    <t>01.01.2026</t>
+  </si>
+  <si>
+    <t>Книга, написанная и составленная музыкальным критиком В. Ойвиным, впервые суммирует русские и иноязычные тексты, посвященные великому пианисту Григорию Соколову. Он в 16 лет удостоился первой премии на Конкурсе имени Чайковского в Москве и к настоящему моменту сумел стать неоспоримым лидером среди самых знаменитых пианистов. В книге собраны рецензии с разными оценками; интервью с пианистом; тексты, написанные самим Г. Соколовым. В результате формируется цельный образ музыканта, который отстаивает свое право быть уникальным в интерпретациях и недостижимым по глубине проникновения в музыкальный текст.</t>
+  </si>
+  <si>
     <t>Софокл. Антигона</t>
   </si>
   <si>
     <t>Софокл</t>
   </si>
   <si>
     <t>978-5-77840-576-9</t>
-  </si>
-[...1 lines deleted...]
-    <t>01.01.2026</t>
   </si>
   <si>
     <t>Трагедия Софокла «Антигона» – один из признанных шедевров мировой литературы. Она публикуется в переводе известного российского театрального и музыкального критика Алексея Парина (р.1944), выполненном в 1964–1969 годах, еще до его вступления на профессио-
 нальный литературный путь. Предисловие и комментарии известного филолога Николая Гринцера открывают путь к широкому, многогранному постижению великого текста Софокла.</t>
   </si>
   <si>
-    <t>Григорий Соколов. Штрихи к портрету пианиста</t>
-[...10 lines deleted...]
-  <si>
     <t>Дарвин и христианство</t>
   </si>
   <si>
     <t>Франсуа Эве</t>
   </si>
   <si>
     <t>978-5-77840-580-6</t>
   </si>
   <si>
     <t>30.12.2025</t>
   </si>
   <si>
     <t>70*100 /32 (115 мм *165 мм)</t>
   </si>
   <si>
     <t>Книга французского историка Франсуа Эве сталкивает две системы отсчета – рассуждения о происхождении видов, предложенные британским естествоиспытателем Чарльзом Дарвиным, и религиозные взгляды на происхождение мира и человека. Эве пространно отображает историю споров между двумя системами, в которой участвовали ученые разных специальностей и теологи разных конфессий, и приходит к выводу, что совмещение «исторического взгляда» на живую природу и религиозных воззрений возможно, хотя и требует нестандартных и отточенных философских подходов.</t>
   </si>
   <si>
     <t>Мейерхольд. Роман с советской властью</t>
   </si>
   <si>
     <t>Золотницкий Д.</t>
   </si>
   <si>
     <t>978-5-77840-579-0</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
     <t>Книга видного российского театроведа Давида Золотницкого содержит важные материалы о позициях великого режиссера, предлагает неожиданную трактовку известных его находок. Здесь – выступление Мейерхольда против «ленинцев» в 1917 году; его «хождение во власть» после революции и революционная практика на театре; трагический финал – расправа над художником, когда все революционное стало страшить новых людей во власти. Написанная ярко и увлекательно, книга предназначена для широкого круга читателей.</t>
+  </si>
+  <si>
+    <t>Балетная мозаика</t>
+  </si>
+  <si>
+    <t>Майниеце Виолетта</t>
+  </si>
+  <si>
+    <t>978-5-77840-581-3</t>
+  </si>
+  <si>
+    <t>26.12.2025</t>
+  </si>
+  <si>
+    <t>Виолетта Майниеце – известный балетовед, педагог и критик. В ее новой книге собраны статьи, созданные на основе сценариев для передачи «Абсолютный слух» телеканала «Россия – Культура». В сборнике четыре части: «Артисты и педагоги», «Хореографы», «Балеты», «Темы». Автор талантливо рассказывает о жизни и творчестве великих деятелей балета, внесших огромный вклад в его историю. В сборнике представлены знаменитые постановки, составляющие золотой фонд классического наследия. Последний раздел повествует о развитии танцевального искусства с древности до наших дней, о разных темах и составляющих балетного спектакля.
+Предназначенная для самого широкого круга читателей, книга может служить учебным пособием для учащихся хореографических училищ; быть интересным и познавательным материалом для профессионалов и для тех, кто любит танец.</t>
   </si>
   <si>
     <t>Дама с единорогом. Французская средневековая лирика</t>
   </si>
   <si>
     <t>Де Труа Кретьен, Дешан Эсташ, Машо Гийом де</t>
   </si>
   <si>
     <t>978-5-77840-578-3</t>
   </si>
   <si>
     <t>13.12.2025</t>
   </si>
   <si>
     <t>В книгу включены главные образцы северофранцузской поэзии с XII по XV век (написанной на языке langue d’oil), от анонимной лирики (песен полотна) и труверов до «великих риториков». Подробное предисловие и комментарии переводчика лирики Алексея Парина дают представление о современных взглядах на предлагаемую стихотворную материю. Сборник будет интересен всем, кто интересуется лирикой Европы, исто-
 рией поэзии и стихотворными техниками.</t>
   </si>
   <si>
     <t>Жизнь есть сон</t>
   </si>
   <si>
     <t>Педро Кальдерон</t>
   </si>
   <si>
     <t>978-5-77840-573-8</t>
@@ -401,74 +401,74 @@
   <si>
     <t>978-5-77840-571-4</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>Алексей Парин публикует интервью с музыкантами разных профессий. Среди собеседников Парина - композиторы Александр Вустин и Алексей Ретинский, Александр Щетинский и Пётр Этвёш, дирижеры Владимир Юровский и Теодор Курентзис, Дмитрий Синьковский и Айнарс Рубикус, пианист Алексей Любимов и Яков Кацнельсон.</t>
   </si>
   <si>
     <t>Под сенью оперного древа. Жанровые модификации и театральные версии</t>
   </si>
   <si>
     <t>Морозов Дмитрий</t>
   </si>
   <si>
     <t>978-5-93675-291-9</t>
   </si>
   <si>
     <t>10.10.2024</t>
   </si>
   <si>
     <t xml:space="preserve">В книге известного музыкального и театрального критика Дмитрия Морозова собраны статьи, публиковавшиеся в периодических изданиях, начиная с 80-х годов прошлого столетия и вплоть до настоящего времени. В орбите постоянного внимания автора – Большой и Мариинский театры, Новая Опера, «Геликон-опера» и другие театры российских столиц и регионов, европейские театры и фестивали. Читатель найдет здесь статьи, посвященные едва ли не всем видам музыкального театра – опере, оперетте, мюзиклу, сарсуэле. Статьи Дмитрия Морозова привлекают глубоким знанием предмета, аналитическим подходом, живым, образным языком, умением говорить о сложных материях просто, не злоупотребляя специальной терминологией. Книга будет интересна как профессионалам музыкального театра, так и всем, кто интересуется этой сферой искусства. </t>
   </si>
   <si>
-    <t>Дело В.В. Парина</t>
-[...2 lines deleted...]
-    <t>978-5-77840-566-0</t>
+    <t>Джакомо Пуччини. Заложник мелодрамы</t>
+  </si>
+  <si>
+    <t>Белова Татьяна</t>
+  </si>
+  <si>
+    <t>978-5-77840-564-6</t>
   </si>
   <si>
     <t>01.01.2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>978-5-77840-564-6</t>
   </si>
   <si>
     <t>Книга Татьяны Беловой,театроведа и музыкального критика посвящена творческому пути и особенностям драматургии опер
 Джакомо Пуччини.Оперы итальянского маэстро изменили драматургию музыкального театра и кино. Всматриваться в глубину его открытий и интерпретировать его партнёры всерьёз начали совсем недавно, не более тридцати лет назад. Книга Татьяны Беловой - первое современное исследование на русском языке, посвящённое творчеству Пуччини , контексту создания его произведений, его работе с либреттистами и издателем. Каждая опера представлена в жанре путеводителя для будущего слушателя и зрителя, при этом вписана в размышления о едином творческом пути композитора. В разделе "Приложения" представлена хронология жизни Пуччини, подробно рассказано о либреттистах, с которыми он сотрудничал, даны рекомендации, какие записи его опер можно послушать и посмотреть.
 Книга адресована широкому кругу читателей, интересующихся музыкальным театром.</t>
+  </si>
+  <si>
+    <t>Дело В.В. Парина</t>
+  </si>
+  <si>
+    <t>978-5-77840-566-0</t>
+  </si>
+  <si>
+    <t>В книге «Дело В.В. Парина» собраны документы, касающиеся командировки в США, ареста и допросов выдающегося деятеля медицинской науки Василия Васильевича Парина в 1946–1948 гг. В дополнениях приводятся воспоминания его жены, сына и внука, а также сценарий фильма «Суд чести» (1948), в котором эта сфабрикованная история подана как пропагандистская модель.</t>
   </si>
   <si>
     <t>Понятийное (диалектическое) мышление</t>
   </si>
   <si>
     <t>Исин Жамиль (Мауленович)</t>
   </si>
   <si>
     <t>978-5-93675-293-3</t>
   </si>
   <si>
     <t>Нынешнее возвращение диалектики в Россию проходит под знаком «Аутентичного прочтения Гегеля». Но аутентичное прочтение подобного рода «литературы» естественным образом подразумевает текстовую и смысловую аутентичность.В первом случае читатель, как сказал Б. Рассел (в том числе и о самом себе), «бессознательно превращает то, что он читает, в то, что он может понять». В результате «аутентичность» текста остается при тексте, а читатель разживается его «пониманием», что называется, «на свой умок».Во втором случае читатель постигает сущность написанного. Этот вариант аутентичного прочтения Гегеля первыми продемонстрировали классики «марксизма-ленинизма».Однако постичь постигнутое Гегелем — это лишь полдела, ибо его еще надо воспроизвести (то есть адекватным образом материалистически истолковать). И вот здесь начинается самое интересное! Ибо при воспроизведении гегелевского постижения из самого постижения оно, теряя свои индивидуальные качества, преобразуется в АБСОЛЮТНУЮ ДИАЛЕКТИКУ (что предвидеть Лосев. Однако сделать это ему не дали, и понятно почему).Но адекватное предмету материалистическое использование гегелевской диалектики — это еще не все. Необходим коллективный субъект, способный его понять, а поняв, подойти к решению жгучих проблем, стоящих перед страной (которые естественное познание просто НЕ ВИДИТ), диалектически.</t>
   </si>
   <si>
     <t>Оперные дирижеры. Том 1</t>
   </si>
   <si>
     <t>978-5-77840-568-4</t>
   </si>
   <si>
     <t xml:space="preserve">Книга представляет собой сборник эссе об оперных дирижёрах, где по самой природе всё должно быть разным, с одной стороны, а с другой, где о вкусах не спорят.В список выдающихся оперных дирижеров попали 53 музыканта. Список начинается великим и неоспоримым Артуро Тосканини, а заканчивается итальянцем Микеле Мариотти и россиянином Филиппом Чижевским (в списке дирижеры располагаются по датам рождения). Творчество классиков жанра Тосканини, Караяна, Бернстайна уже как на ладони, мы можем выбирать самое лучшее – на свой вкус. А в творчестве Минковского, Капуано, Курентзиса, Жордана могут в будущем случиться такие взрывы вдохновения и всплески прозрений, о которых мы пока и не догадываемся. Такая открытость системы, в которой мы раздаём свои суждения и в которой делаем всё же определённые выводы, сама по себе настраивает на творческий лад – и рождает в самих критиках приступы творческого горения.Нам было очень важно не обойти российских дирижёров – тут они представлены самыми крупными фигурами. Российский список начинается с Николая Голованова (год рождения 1891 – еще XIX век!), проходит через Мелик-Пашаева, Ростроповича, Светланова, Рождественского, Темирканова, Бубельникова, Бражника, Лазарева, Колобова, Гергиева, Петренко, Юровского, Курентзиса и заканчивается «московской звездой» Филиппом Чижевским. Это примерно четверть от общего списка. (Нам не важно, в какой стране проводил или проводит бо́льшую часть времени каждый из названных дирижеров.)Эссе этой книги (она выходит в двух томах) разной длины, поскольку у каждого из пишущих своя «табель о рангах» и своя метода анализа. Читая эти эссе, старайтесь не только «выследить», что же такое тот или иной дирижер, но и понять, в каком ключе развивается мысль критика. Тогда осознать прочитанное вам будет гораздо легче. Мы будем рады, если тексты этой книги хоть расширят ваш музыкальный кругозор.
 Рецензия на книгу на сайте газеты "Музыкальное обозрение" https://muzobozrenie.ru/beskonechnoe-torzhestvo-muzyki-dvuhtomnik-opernye-dirizhery-pod-redakciej-alekseja-parina/ </t>
   </si>
   <si>
     <t>О мюзикле: с любовью и по делу</t>
@@ -3622,276 +3622,276 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c0734c1fb3b54ee7c5e085befe20d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0048107b8df7f93a2621580a29e51f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c275c05bf693eff61bc998973f5c097.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6bcdf50d6d8e766ec679574a35a51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f8bcc975e37ffb4a1bca707e75f5a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1729fad11843c781ea4c9a65e1922.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de45bc4154b8059ae6329f3bf6fc4b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a2e2f13b52b8a0843d28e4533da0b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f7f4eecded9379721a16734bdfca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f86a4374955c48a2b668b145da11c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a301b2e938a07c7836ccbacb6c8d1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9966bc27383d5fdb0858ad8dc343c70.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ca6bd3043853789360a7cc6b716d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc646b2f7cceff99b58dd6b27bef131c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e73bc8ef622b7b30f75e0a5b04c48.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c99febee4a3a3ebed3436ad345aab4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bc112227132d88b73f04c5b12794.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69e5d658b190116d3c311c2f623e6.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4c21091f3502b7a85400c5ea5eb3f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667407579c864e08386a495d5c6f7aa2.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de2d388ee616ccd4e71a231694343.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185882fa5ac2745c519dc8aaa569cd17.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2d35884d110065d95f76b92c32e1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c4d90f774d900ab39bb268a77374.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af49a991cf67c61363ca4786f1ff4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7baa09ee37672c8a3d201f5e9344d.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377fbaff16668b67c5e55f41dea4120.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2249f0891fef5e836864171298e306.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99e6ae7f7b7ffbc044d96e8d984014.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba2b3dd02ef0bfd13a395ecd9c4be.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a8049807a574bdb17e5e5cfafe57a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cdeeb6f07b7ae10950fb457dd1c5b.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0239f59b1b64989bbdee83dbeceac.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87542dcc5d79df848fbec03bf0a4ffac.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc30fe51fbf4192a35afc8ce14d772.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64762b50d44fef4cb84a141e4ddaa.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268949a26c931118de571c1f9ae6bdc0.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6ebff2a7f06c53d9a2deefd1401f.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74597652c4bbd3b44cb6f64c546f7.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b8e6d2bd273e83126b4f1b5cb0e2.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d05967d3d9bc33e4c9aeabe35541e.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2efa711e9d503c65b4d72a1b1407.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885a88db4b78bd1f1bc4d8178c2ddd.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a81d4e7c22e093396b384c7b69e40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68cac026ef1f767421af29696aeadf.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd488ec3ec7b0d64f70ac9ac8adae.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4ce8af94fa5089ab610e6013868d.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd804b4f2f2ae317d5a64051d02299.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a39c3e0f9c256d8a143a357365ea4.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e267f8aa386caa7d66d96e829443.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9cdf9ab4da79d5add22c8e46afacf.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7611266801d8686f41dab48c398d1.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24aa4a6f02a38f61676b9006185ac.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad478b450a8624695d3779208e836a5.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec7ceca9e6d79fa45e920efcdc32c4.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e823b7cef22a6e93fb05bcd0150b.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f3016e4c0f79064464f03edf4b39.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093999e893f54ed52315278fdf4afa26.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8874b1d7207e0b1aaf2267d811505.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a89654367acc4d30a8c55e2ca4dd4.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975f36376951075a1c7b6fdf420d13b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aa9b1836dc5b95819ca3d8baec665.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17f2d072d8d6ce74d19feb2d3b8c2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5675a071a736488ec655b14fbd38.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad3fbb2551025a700a324e2858d1ba.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53874f398b65cbefb54c682ef632a84.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73929a797de91ba40ac1792a7615b28.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03eb3dba068eafe6b0cf2561c7feba.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed1c440b3f64902de2789b1e67ed8.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969c25a804ca6e6876a6c4753c146f.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d8b997e83f53d3006c4adfcd579c.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4c3ebf145fb621e9b814494ebcb7.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44348536805fa8c100d1621b7bc9c5.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dc19badf8cd4443cc7381ecbd9f0.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de0ee35f95f4a170ee812548d2032.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1dcd1ce6dfb3a122235e5897118b6.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb86e582f93d5c739c6f04d9ddf2e1.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d19fa5ab6b0180a092b5213df9e7d.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad989f6864966bb34d04eef8d39547b7.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c623fdf33b718244095fd79952f2e.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bec359b855abc4f5edd60f9eba74f.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12d1c2c04c8d627134ec7cd56f51c.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5dcb3099b32a8a4cdf2d7cbef2fbe.webp"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b72cffb49f3e3b217aef6debb37b9f.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf407424df3e87c5d825c2d39a373f.webp"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177d196875b9f9eba3343944e470a3f.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b188469c80a39747a54bacb2a8fa.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ee668e2f6318c6d66ec7b5cb40c8d.webp"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3769bf64467f1708df8e2890810c3e.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a63cbb504c8ed3397ed17aaa4358c.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd88e7e88cf36369025b0e37a2e18.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fdf731c1f44771b5a221c29faaf17.webp"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54a827ccb18fffe5f42a0ca50265f.webp"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102667b54cebd0fc09ca2d349d5ad7b.webp"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe2f00668a75c4d4c8ade2b439ae2f.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175300ad4d7d6f76c402af35e298156.webp"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc3106c41a75910ed162b992a38823.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf720e7fdd8fffb449bf16b3b618824.webp"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2fb1fe03cf3e3950c20ccd333539e.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244d2a8ddb20165bea711d0c504c0d0.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bac9b3e2a08579cc83eb419426f32.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2a42dda99cad4f136df67cb476c4.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09b0fd8b2a1f86248c40aa83b1ebb1.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814304ea4cc5b6743b8b9018d6f46740.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361295fc0c0717be2579c289c0e06231.webp"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb2ca644a5a46cf1a1a6994a361aaf.webp"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d03b8b82fdfc15b7c63400778f2b69.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c927f5b6ab386ccdbd3afc2c3a348.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eefa7f77c6609a22c5cbf5b399858.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc4b8f4fa4dcef8ae4981ec09bf87.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb7fe401a1d08761af5270efdef2b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8784d4977e330ca2796e0ca6c2c0362.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fbea101fd70480e19b91ed99d545e.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5984110af03fd34cfd76c07ca753b56.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1db0e710f7f4f7c82799d42e300fb8.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0bf790f2a3daf01564d369616b639.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19c6711be8921f9a39b0c3a21cbf9.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241adc9103fc68f22dc9b7263307bd8.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c231c5560b97f8121b10a7ac92b25.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e25b2c6fc7c75a0f6dd6e178f87e92.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c97172d84f745a6d2e50ae95ea58.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af010bbd8521c5a55fe6647e4715ae0.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6fefd2e13a4fd5e094b610ad0bd6b.webp"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa6bad519c5b58affa5345dc3b978.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77c2b0ee2f8f861cb4583b03c3137.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156bef255d3772f79f804142932b93c.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ad66e435915cebcbd790dea92898.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd384e2d6dbfde9877c38a033ed45ebe.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61640743bde12fdf5ff87b036a530f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db3a964c7476abe100915eada452dd.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdda21e3a6eeceec615eee1e40203f7.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2f74a2f46c19db0819b6ef3ea1d4.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a968ebec0ee3c79d37eff57d135a14c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998db6db80abb8eaf84031d806f897d.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3a48446b92e66661df640f41c846.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3190f403fad15baaec90e5d542d5d4.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc6ef24b92fea226e9649d2615b04.webp"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f7dcc28bbe63ecbd6d521dd2b2f8.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca582e6594bb19ac6c89b29a991c3.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13323cb2e18cbce7e41bc480b4e8f13.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404f51426fedd86873e4f0d6bfb430.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e701c0fcd62d9dfe48e744dca23a6.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3f3abd4adb36368f54caf74f7555.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e010d213c1b09d29bac94d3126ab3a.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1092f6d9f1f15a4d0832e872e159.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1eb5c52b7e4473f75d70739d25980.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d75d14276a57b7857bb66011535e.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70042ff4fc387a8ef080fd23dbfa53.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f52f99e35ac313155da329dc3e36.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a7861734521871743ef1d75f164c.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e9bc72f336f72482eddf2ea5eaa62.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47c6467fc3174c85d3dbeedf79c02b.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2e34cea6299abb15a88cd5c26cdb1.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3b0a43ceb976d0a278b26359f210.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c436e74dc7051ca016029160e3dd84.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542cd27c0fc022c8312db539c0b499b.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c41338179f5448f0fc07944ca9d4.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084275018a386baf79c0caff539886f.webp"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241752d7da6b452956536eac6decb2c0.webp"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54296dcf76b22e835ffba15cc223fdbe.webp"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd040a40d1de1f96e68210612180cf.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5dfc9b87e73dc31390fcfd8f7909.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ddad0fc276f9e503f235ba95dfbad.webp"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c11aa114037310e308752983c1c74.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852c899960316d00f2f96aad33986f.webp"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe94f9b03257f4ab36d49f448f518e.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cade7e63423d9e82e7c2ddadaf6a2.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870239fe542e4f02d4b14271c8e6c4fc.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69d5280b195feb83190e80c24ca4e4.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf280d40dca20d52ba85bb9dd9509a6.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab830a463d1f70da72c352ac05128e.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2c400c2c8604c7bb85e34e355556d.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c553eda02f24f081a35a9bfe49b1394.webp"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00960321306f791de85b0c8105571.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1bbaa7cbf572413330ecbd8cc233.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555b7c2a6419bde3cbaeb3bca6c0b9.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81aa04970359d23a2a5beb1251a946.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339c6077de7b3fef0c6e5dd720770e.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498ce2ce3ba43ed685ddd8924663be0.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ed9627310ea7efbff3a42a03da7c.webp"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a9cdd475f1eda5c3716a1ce3e991.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddb443e05ea21d291f0da7f717504a.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5bf62851b0b34a37fbf836555104f.webp"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac3db90d1b81a71f26bfa6b03b507.webp"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027218cf47b385d9f3ebfc645b12898.webp"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c53a7759e3a82ac80a3a396dfb7cf8.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19787907f635aeacdbced19cdeb74.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f88332ab57a49ab42a2deb826b6b2.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6eda67c80a8ce01bcdc720f70e0c.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68c227abff305a537d1c228c5352a.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be30fbff48676399229e2d302c04bbc.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d0b320424547a4bbe00b03c550fd1.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2762f719b6db3e7fb398a6ce4ca109.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38714d4c62809cf2971683c8e496650.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b406a0403416b869707db1d584b131.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfff60c2da8f505637ecb590499e9.webp"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c210591310267eb56c79b3e2eaa0e.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b305728e25e0df84da9503764487e2.webp"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc1a9415ae8b18b490c2ac36a7c23.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca724e23aae2d853bd0d74b31071b.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd40e76a586122b58d2f37a44f216.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eb74ca36cfef2c3622c4fea386995.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaca283ec58c2b0a68c59e5e2801ec2.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a360245fa846e5ff2ee7131f4f26.webp"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f5462eef91214c2162d6e2fd8f99.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b4d9e9c6a3f66e37837bb45305bf.webp"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c3606e04d81e3fed86f4caf3a151e.webp"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5313dad1e27bbcac3852bd9c2e7f6.webp"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91964b649d1fb565028be22f1a0edeb2.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b70a39ae38fdd3aef57793d96539.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81f13ffae26d07b41f3ea59ab49e08.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663772506b5b120b5c4c012136b9665.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f956014b684506826b618c2f4eb7.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779848f4ccccb5b927e905d3bb4610df.webp"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df90cc206e62a91d61b5f0981629fcc.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1ce5d1dd256fae190f9ceb8646340.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39a38182c9da0c142003aa357a8ff2.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8f6b84cd10daffe420e8b339285b.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091ec3d34424129ff66c3071d99ed4.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82026fa0414fdb058ba1406463231989.webp"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4304ca8a6dd8e046edab06adc167554.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee15108494f183166df87d7ee13e98.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008086c51dde5c9835eef3bacf0cba0.webp"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9275bfe2e0490092f81a635cd2ca60.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb4452644dbdce7fd94e847e88715.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f55b20af3ef3a757364d6021ae4d85.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cec0df46af4fa0fabd517977142460.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0f87cb4aca5774a6ac8498672c77.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0029794f4e6473bcd7b078024a8ad.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b963b4e45c4fcbf154d7dc63dddfd.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece1992bdcbbc9062e552971414fe9.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf15fe5dc3f3bd41f2d9afcf1b5b57.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc4d3b5318c7e53ffc1a3c415eead6.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c50edbe2d9826b4bd0874b383e41.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027681b647032cd631965265d027384.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0eaf79ce9630622e0bf8fd3568974.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b82cfb7c3500d8dd8715afa8423ecf.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875793b4737e72c258736f78843a949.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05fcf742b666ed30339ab1c01e72d.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c70656c8b764cfca20230830430f7.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137616c4d365d68f6363c95650d773a4.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9957225f29a96ca2b27dc961e4310d.webp"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc47f253ba063018d81fdcf4197f8c.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924f7d617a1e493a156ec7c6ad7426.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff8e065a01ef12885ed2394666a7cf.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211af3a4a41d7ca9faa62e164bdff3e.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2266e6369e48af68669320429a0fa.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cb0af3d96140621a7526653bc94c.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5d51d5625c294fc421b3e13528a01.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2cd3ea8630fcab94be535f3b07103.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9569975bd2667bfae146783c137006.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7435f43327d908c22dbfda665723c1.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87079b0fb4d9096629ada2df7cc146d8.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a1ad223b82f1a48aa22176fafeec.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da34cffd01806cb80eba42d4106892.webp"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee0109e6d346312aaeaca0ce37d574.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05f26f9d16200220204e95f441eaab.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33608f84c427c515bd861cbbbf4b02.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a7bf7bee8e93b5864e0a124d6bcf.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351a5cd9817b649dbccbd33b832561e.webp"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bf5c115a5f5ddcb74eb563aa4268f.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998022bd6c1ac2b1a621da7e2cf4357d.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f928c0e3aeea33247d2298e855868.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5679b3f296e9ff4f1ebc97e9fa01.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42b0217eb3cb58edf875666f47207.webp"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c600937d81ba225fcb951af4bab4a2.webp"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85740fb7e95452681cd60298c58ec18.webp"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b296ae1d9b25a236b456cb308cdd91c.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b416dcea79a0bbe5e8239d400d620ba.webp"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b987d88064f32fec76afbe233bd4473.webp"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c556b92b5b43ebc6ec8e90f89bf14.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112d7b5d27be5bae6ae011947379c8e.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb0e905b65cb03b400f88554b0984c.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2719afe7011ef76ecfe8628797d29.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f07a1cc5735cddc57bb826263c74b.webp"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275235c2b3eaf4478e9f12b1001b2fe5.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cfd289da68c580286b025981ac7f9.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b7f14fbf515643178403c673d58f.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c63cc929e586975fa89d02cff3bcf8.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804471574d4c7577448abf7c1217bb6.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e6799570bd8f93577aced568a0593.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfdbebfaa6037bc9917b91699f9535.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0aec85081060cfab575c3058fae00.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea7ab5a6b23848e4fbdba86d5f46d.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e75b576c4363cebac96abb30f0631.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4577e5940cf23358c7b3cc781f65d.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc514312600858416cc0962bd82627d8.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def8e4e286109d5f00aaab5e7250a4.webp"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cc6df0fbaaad9afbb91ccd6edfa5.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd0337238db79e5712ccfb76b57ff.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4c3572d7f5d957c31a097794f3c35.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc19c0a2db113eec7177e3814e5c28.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2feed827640a46a038634d1c69ea2.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb673e440e4d3e5259c55a2e61823e4.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f1dca563c237dac6491a1404db965.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27bc3185ec2bef008399a0c3a7b4f6.webp"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f20e3ee32842601db87f98fb3a1cf5.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e762a94ebe2d4ae6adc827722aa1f.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0048107b8df7f93a2621580a29e51f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c275c05bf693eff61bc998973f5c097.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6bcdf50d6d8e766ec679574a35a51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f8bcc975e37ffb4a1bca707e75f5a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1729fad11843c781ea4c9a65e1922.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de45bc4154b8059ae6329f3bf6fc4b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a2e2f13b52b8a0843d28e4533da0b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f86a4374955c48a2b668b145da11c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f7f4eecded9379721a16734bdfca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a301b2e938a07c7836ccbacb6c8d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9966bc27383d5fdb0858ad8dc343c70.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c0734c1fb3b54ee7c5e085befe20d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ca6bd3043853789360a7cc6b716d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc646b2f7cceff99b58dd6b27bef131c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e73bc8ef622b7b30f75e0a5b04c48.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c99febee4a3a3ebed3436ad345aab4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bc112227132d88b73f04c5b12794.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69e5d658b190116d3c311c2f623e6.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4c21091f3502b7a85400c5ea5eb3f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667407579c864e08386a495d5c6f7aa2.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de2d388ee616ccd4e71a231694343.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2d35884d110065d95f76b92c32e1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185882fa5ac2745c519dc8aaa569cd17.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c4d90f774d900ab39bb268a77374.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af49a991cf67c61363ca4786f1ff4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7baa09ee37672c8a3d201f5e9344d.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377fbaff16668b67c5e55f41dea4120.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2249f0891fef5e836864171298e306.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99e6ae7f7b7ffbc044d96e8d984014.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba2b3dd02ef0bfd13a395ecd9c4be.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a8049807a574bdb17e5e5cfafe57a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cdeeb6f07b7ae10950fb457dd1c5b.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0239f59b1b64989bbdee83dbeceac.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87542dcc5d79df848fbec03bf0a4ffac.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc30fe51fbf4192a35afc8ce14d772.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64762b50d44fef4cb84a141e4ddaa.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268949a26c931118de571c1f9ae6bdc0.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6ebff2a7f06c53d9a2deefd1401f.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74597652c4bbd3b44cb6f64c546f7.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b8e6d2bd273e83126b4f1b5cb0e2.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d05967d3d9bc33e4c9aeabe35541e.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2efa711e9d503c65b4d72a1b1407.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885a88db4b78bd1f1bc4d8178c2ddd.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a81d4e7c22e093396b384c7b69e40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68cac026ef1f767421af29696aeadf.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd488ec3ec7b0d64f70ac9ac8adae.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4ce8af94fa5089ab610e6013868d.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd804b4f2f2ae317d5a64051d02299.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a39c3e0f9c256d8a143a357365ea4.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e267f8aa386caa7d66d96e829443.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9cdf9ab4da79d5add22c8e46afacf.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7611266801d8686f41dab48c398d1.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24aa4a6f02a38f61676b9006185ac.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad478b450a8624695d3779208e836a5.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec7ceca9e6d79fa45e920efcdc32c4.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e823b7cef22a6e93fb05bcd0150b.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f3016e4c0f79064464f03edf4b39.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093999e893f54ed52315278fdf4afa26.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8874b1d7207e0b1aaf2267d811505.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a89654367acc4d30a8c55e2ca4dd4.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975f36376951075a1c7b6fdf420d13b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aa9b1836dc5b95819ca3d8baec665.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17f2d072d8d6ce74d19feb2d3b8c2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5675a071a736488ec655b14fbd38.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad3fbb2551025a700a324e2858d1ba.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53874f398b65cbefb54c682ef632a84.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73929a797de91ba40ac1792a7615b28.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03eb3dba068eafe6b0cf2561c7feba.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed1c440b3f64902de2789b1e67ed8.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969c25a804ca6e6876a6c4753c146f.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d8b997e83f53d3006c4adfcd579c.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4c3ebf145fb621e9b814494ebcb7.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44348536805fa8c100d1621b7bc9c5.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dc19badf8cd4443cc7381ecbd9f0.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de0ee35f95f4a170ee812548d2032.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1dcd1ce6dfb3a122235e5897118b6.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb86e582f93d5c739c6f04d9ddf2e1.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d19fa5ab6b0180a092b5213df9e7d.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad989f6864966bb34d04eef8d39547b7.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c623fdf33b718244095fd79952f2e.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bec359b855abc4f5edd60f9eba74f.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12d1c2c04c8d627134ec7cd56f51c.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5dcb3099b32a8a4cdf2d7cbef2fbe.webp"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b72cffb49f3e3b217aef6debb37b9f.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf407424df3e87c5d825c2d39a373f.webp"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177d196875b9f9eba3343944e470a3f.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b188469c80a39747a54bacb2a8fa.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ee668e2f6318c6d66ec7b5cb40c8d.webp"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3769bf64467f1708df8e2890810c3e.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a63cbb504c8ed3397ed17aaa4358c.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd88e7e88cf36369025b0e37a2e18.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fdf731c1f44771b5a221c29faaf17.webp"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54a827ccb18fffe5f42a0ca50265f.webp"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102667b54cebd0fc09ca2d349d5ad7b.webp"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe2f00668a75c4d4c8ade2b439ae2f.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175300ad4d7d6f76c402af35e298156.webp"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc3106c41a75910ed162b992a38823.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf720e7fdd8fffb449bf16b3b618824.webp"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2fb1fe03cf3e3950c20ccd333539e.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244d2a8ddb20165bea711d0c504c0d0.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bac9b3e2a08579cc83eb419426f32.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2a42dda99cad4f136df67cb476c4.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09b0fd8b2a1f86248c40aa83b1ebb1.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814304ea4cc5b6743b8b9018d6f46740.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361295fc0c0717be2579c289c0e06231.webp"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb2ca644a5a46cf1a1a6994a361aaf.webp"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d03b8b82fdfc15b7c63400778f2b69.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c927f5b6ab386ccdbd3afc2c3a348.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eefa7f77c6609a22c5cbf5b399858.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc4b8f4fa4dcef8ae4981ec09bf87.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb7fe401a1d08761af5270efdef2b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8784d4977e330ca2796e0ca6c2c0362.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fbea101fd70480e19b91ed99d545e.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5984110af03fd34cfd76c07ca753b56.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1db0e710f7f4f7c82799d42e300fb8.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0bf790f2a3daf01564d369616b639.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19c6711be8921f9a39b0c3a21cbf9.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241adc9103fc68f22dc9b7263307bd8.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c231c5560b97f8121b10a7ac92b25.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e25b2c6fc7c75a0f6dd6e178f87e92.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c97172d84f745a6d2e50ae95ea58.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af010bbd8521c5a55fe6647e4715ae0.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6fefd2e13a4fd5e094b610ad0bd6b.webp"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa6bad519c5b58affa5345dc3b978.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77c2b0ee2f8f861cb4583b03c3137.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156bef255d3772f79f804142932b93c.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ad66e435915cebcbd790dea92898.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd384e2d6dbfde9877c38a033ed45ebe.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61640743bde12fdf5ff87b036a530f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db3a964c7476abe100915eada452dd.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdda21e3a6eeceec615eee1e40203f7.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2f74a2f46c19db0819b6ef3ea1d4.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a968ebec0ee3c79d37eff57d135a14c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998db6db80abb8eaf84031d806f897d.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3a48446b92e66661df640f41c846.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3190f403fad15baaec90e5d542d5d4.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc6ef24b92fea226e9649d2615b04.webp"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f7dcc28bbe63ecbd6d521dd2b2f8.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca582e6594bb19ac6c89b29a991c3.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13323cb2e18cbce7e41bc480b4e8f13.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404f51426fedd86873e4f0d6bfb430.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e701c0fcd62d9dfe48e744dca23a6.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3f3abd4adb36368f54caf74f7555.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e010d213c1b09d29bac94d3126ab3a.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1092f6d9f1f15a4d0832e872e159.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1eb5c52b7e4473f75d70739d25980.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d75d14276a57b7857bb66011535e.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70042ff4fc387a8ef080fd23dbfa53.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f52f99e35ac313155da329dc3e36.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a7861734521871743ef1d75f164c.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e9bc72f336f72482eddf2ea5eaa62.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47c6467fc3174c85d3dbeedf79c02b.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2e34cea6299abb15a88cd5c26cdb1.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3b0a43ceb976d0a278b26359f210.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c436e74dc7051ca016029160e3dd84.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542cd27c0fc022c8312db539c0b499b.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c41338179f5448f0fc07944ca9d4.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084275018a386baf79c0caff539886f.webp"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241752d7da6b452956536eac6decb2c0.webp"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54296dcf76b22e835ffba15cc223fdbe.webp"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd040a40d1de1f96e68210612180cf.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5dfc9b87e73dc31390fcfd8f7909.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ddad0fc276f9e503f235ba95dfbad.webp"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c11aa114037310e308752983c1c74.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852c899960316d00f2f96aad33986f.webp"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe94f9b03257f4ab36d49f448f518e.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cade7e63423d9e82e7c2ddadaf6a2.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870239fe542e4f02d4b14271c8e6c4fc.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69d5280b195feb83190e80c24ca4e4.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf280d40dca20d52ba85bb9dd9509a6.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab830a463d1f70da72c352ac05128e.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2c400c2c8604c7bb85e34e355556d.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c553eda02f24f081a35a9bfe49b1394.webp"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00960321306f791de85b0c8105571.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1bbaa7cbf572413330ecbd8cc233.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555b7c2a6419bde3cbaeb3bca6c0b9.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81aa04970359d23a2a5beb1251a946.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339c6077de7b3fef0c6e5dd720770e.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498ce2ce3ba43ed685ddd8924663be0.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ed9627310ea7efbff3a42a03da7c.webp"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a9cdd475f1eda5c3716a1ce3e991.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddb443e05ea21d291f0da7f717504a.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5bf62851b0b34a37fbf836555104f.webp"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac3db90d1b81a71f26bfa6b03b507.webp"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027218cf47b385d9f3ebfc645b12898.webp"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c53a7759e3a82ac80a3a396dfb7cf8.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19787907f635aeacdbced19cdeb74.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f88332ab57a49ab42a2deb826b6b2.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6eda67c80a8ce01bcdc720f70e0c.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68c227abff305a537d1c228c5352a.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be30fbff48676399229e2d302c04bbc.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d0b320424547a4bbe00b03c550fd1.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2762f719b6db3e7fb398a6ce4ca109.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38714d4c62809cf2971683c8e496650.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b406a0403416b869707db1d584b131.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfff60c2da8f505637ecb590499e9.webp"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c210591310267eb56c79b3e2eaa0e.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b305728e25e0df84da9503764487e2.webp"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc1a9415ae8b18b490c2ac36a7c23.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca724e23aae2d853bd0d74b31071b.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd40e76a586122b58d2f37a44f216.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eb74ca36cfef2c3622c4fea386995.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaca283ec58c2b0a68c59e5e2801ec2.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a360245fa846e5ff2ee7131f4f26.webp"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f5462eef91214c2162d6e2fd8f99.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b4d9e9c6a3f66e37837bb45305bf.webp"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c3606e04d81e3fed86f4caf3a151e.webp"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5313dad1e27bbcac3852bd9c2e7f6.webp"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91964b649d1fb565028be22f1a0edeb2.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b70a39ae38fdd3aef57793d96539.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81f13ffae26d07b41f3ea59ab49e08.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663772506b5b120b5c4c012136b9665.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f956014b684506826b618c2f4eb7.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779848f4ccccb5b927e905d3bb4610df.webp"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df90cc206e62a91d61b5f0981629fcc.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1ce5d1dd256fae190f9ceb8646340.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39a38182c9da0c142003aa357a8ff2.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8f6b84cd10daffe420e8b339285b.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091ec3d34424129ff66c3071d99ed4.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82026fa0414fdb058ba1406463231989.webp"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4304ca8a6dd8e046edab06adc167554.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee15108494f183166df87d7ee13e98.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008086c51dde5c9835eef3bacf0cba0.webp"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9275bfe2e0490092f81a635cd2ca60.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb4452644dbdce7fd94e847e88715.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f55b20af3ef3a757364d6021ae4d85.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cec0df46af4fa0fabd517977142460.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0f87cb4aca5774a6ac8498672c77.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0029794f4e6473bcd7b078024a8ad.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b963b4e45c4fcbf154d7dc63dddfd.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece1992bdcbbc9062e552971414fe9.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf15fe5dc3f3bd41f2d9afcf1b5b57.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc4d3b5318c7e53ffc1a3c415eead6.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c50edbe2d9826b4bd0874b383e41.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027681b647032cd631965265d027384.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0eaf79ce9630622e0bf8fd3568974.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b82cfb7c3500d8dd8715afa8423ecf.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875793b4737e72c258736f78843a949.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05fcf742b666ed30339ab1c01e72d.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c70656c8b764cfca20230830430f7.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137616c4d365d68f6363c95650d773a4.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9957225f29a96ca2b27dc961e4310d.webp"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc47f253ba063018d81fdcf4197f8c.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924f7d617a1e493a156ec7c6ad7426.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff8e065a01ef12885ed2394666a7cf.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211af3a4a41d7ca9faa62e164bdff3e.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2266e6369e48af68669320429a0fa.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cb0af3d96140621a7526653bc94c.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5d51d5625c294fc421b3e13528a01.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2cd3ea8630fcab94be535f3b07103.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9569975bd2667bfae146783c137006.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7435f43327d908c22dbfda665723c1.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87079b0fb4d9096629ada2df7cc146d8.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a1ad223b82f1a48aa22176fafeec.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da34cffd01806cb80eba42d4106892.webp"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee0109e6d346312aaeaca0ce37d574.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05f26f9d16200220204e95f441eaab.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33608f84c427c515bd861cbbbf4b02.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a7bf7bee8e93b5864e0a124d6bcf.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351a5cd9817b649dbccbd33b832561e.webp"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bf5c115a5f5ddcb74eb563aa4268f.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998022bd6c1ac2b1a621da7e2cf4357d.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f928c0e3aeea33247d2298e855868.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5679b3f296e9ff4f1ebc97e9fa01.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42b0217eb3cb58edf875666f47207.webp"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c600937d81ba225fcb951af4bab4a2.webp"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85740fb7e95452681cd60298c58ec18.webp"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b296ae1d9b25a236b456cb308cdd91c.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b416dcea79a0bbe5e8239d400d620ba.webp"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b987d88064f32fec76afbe233bd4473.webp"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c556b92b5b43ebc6ec8e90f89bf14.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112d7b5d27be5bae6ae011947379c8e.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb0e905b65cb03b400f88554b0984c.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2719afe7011ef76ecfe8628797d29.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f07a1cc5735cddc57bb826263c74b.webp"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275235c2b3eaf4478e9f12b1001b2fe5.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cfd289da68c580286b025981ac7f9.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b7f14fbf515643178403c673d58f.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c63cc929e586975fa89d02cff3bcf8.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804471574d4c7577448abf7c1217bb6.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e6799570bd8f93577aced568a0593.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfdbebfaa6037bc9917b91699f9535.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0aec85081060cfab575c3058fae00.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea7ab5a6b23848e4fbdba86d5f46d.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e75b576c4363cebac96abb30f0631.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4577e5940cf23358c7b3cc781f65d.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc514312600858416cc0962bd82627d8.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def8e4e286109d5f00aaab5e7250a4.webp"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cc6df0fbaaad9afbb91ccd6edfa5.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd0337238db79e5712ccfb76b57ff.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4c3572d7f5d957c31a097794f3c35.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc19c0a2db113eec7177e3814e5c28.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2feed827640a46a038634d1c69ea2.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb673e440e4d3e5259c55a2e61823e4.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f1dca563c237dac6491a1404db965.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27bc3185ec2bef008399a0c3a7b4f6.webp"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f20e3ee32842601db87f98fb3a1cf5.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e762a94ebe2d4ae6adc827722aa1f.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Балетная мозаика" descr=""/>
+        <xdr:cNvPr id="1" name="Твой миг, твой день, твой век. Жизнь Марины Цветаевой" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Твой миг, твой день, твой век. Жизнь Марины Цветаевой" descr=""/>
+        <xdr:cNvPr id="2" name="Крапива и пастила. Неочевидные путешествия вокруг Москвы" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Крапива и пастила. Неочевидные путешествия вокруг Москвы" descr=""/>
+        <xdr:cNvPr id="3" name="Иисус Христос и философия обыденного языка" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Иисус Христос и философия обыденного языка" descr=""/>
+        <xdr:cNvPr id="4" name="Павлова. Нижинский. Ваганова" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Павлова. Нижинский. Ваганова" descr=""/>
+        <xdr:cNvPr id="5" name="Роберт Уилсон. Театр художника" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Роберт Уилсон. Театр художника" descr=""/>
+        <xdr:cNvPr id="6" name="Калиги и калигулы. Рассказы и россказни для тех, кто любит историю" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Калиги и калигулы. Рассказы и россказни для тех, кто любит историю" descr=""/>
+        <xdr:cNvPr id="7" name="Арии и песенки. Секретные воспоминания из общей клетки" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Арии и песенки. Секретные воспоминания из общей клетки" descr=""/>
+        <xdr:cNvPr id="8" name="Григорий Соколов. Штрихи к портрету пианиста" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -3907,111 +3907,111 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Григорий Соколов. Штрихи к портрету пианиста" descr=""/>
+        <xdr:cNvPr id="10" name="Дарвин и христианство" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Дарвин и христианство" descr=""/>
+        <xdr:cNvPr id="11" name="Мейерхольд. Роман с советской властью" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Мейерхольд. Роман с советской властью" descr=""/>
+        <xdr:cNvPr id="12" name="Балетная мозаика" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -4267,81 +4267,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Дело В.В. Парина" descr=""/>
+        <xdr:cNvPr id="22" name="Джакомо Пуччини. Заложник мелодрамы" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Джакомо Пуччини. Заложник мелодрамы" descr=""/>
+        <xdr:cNvPr id="23" name="Дело В.В. Парина" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -12950,497 +12950,496 @@
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="128">
       <c r="A2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="1">
-        <v>608</v>
+        <v>408</v>
       </c>
       <c r="F2" s="1">
-        <v>1499.0</v>
+        <v>899.0</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="J2" s="1"/>
+      <c r="J2" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="128">
       <c r="A3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" s="1">
-        <v>408</v>
+        <v>256</v>
       </c>
       <c r="F3" s="1">
-        <v>899.0</v>
+        <v>850.0</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="128">
       <c r="A4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="1">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="F4" s="1">
-        <v>850.0</v>
+        <v>599.0</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="128">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="1">
-[...5 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="E5" s="2">
+        <v>544</v>
+      </c>
+      <c r="F5" s="2">
+        <v>999.0</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="1" t="s">
-[...10 lines deleted...]
-      <c r="M5" s="1" t="s">
+      <c r="H5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="1" t="s">
+      <c r="N5" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="128">
       <c r="A6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="2">
-        <v>544</v>
+        <v>520</v>
       </c>
       <c r="F6" s="2">
-        <v>999.0</v>
+        <v>1399.0</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="128">
       <c r="A7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" s="2">
+        <v>320</v>
+      </c>
+      <c r="F7" s="2">
+        <v>1099.0</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="H7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="J7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="128">
       <c r="A8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E8" s="2">
-        <v>320</v>
+        <v>432</v>
       </c>
       <c r="F8" s="2">
-        <v>1099.0</v>
+        <v>999.0</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="2"/>
+      <c r="J8" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="128">
       <c r="A9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2">
-        <v>432</v>
+        <v>272</v>
       </c>
       <c r="F9" s="2">
         <v>999.0</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="J9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="128">
       <c r="A10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E10" s="2">
         <v>176</v>
       </c>
       <c r="F10" s="2">
         <v>799.0</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="128">
       <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" t="s">
         <v>64</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>65</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>66</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="F11">
         <v>999.0</v>
       </c>
       <c r="G11" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H11" t="s">
         <v>20</v>
       </c>
       <c r="I11" t="s">
         <v>21</v>
       </c>
+      <c r="J11" t="s">
+        <v>22</v>
+      </c>
       <c r="M11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="N11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="128">
       <c r="A12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12">
+        <v>386</v>
+      </c>
+      <c r="F12">
+        <v>1199.0</v>
+      </c>
+      <c r="G12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>70</v>
-      </c>
-[...22 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N12" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="128">
       <c r="A13" t="s">
         <v>74</v>
       </c>
       <c r="B13" t="s">
         <v>75</v>
       </c>
       <c r="C13" t="s">
         <v>76</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13">
-        <v>386</v>
+        <v>608</v>
       </c>
       <c r="F13">
-        <v>1199.0</v>
+        <v>1499.0</v>
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
       <c r="H13" t="s">
         <v>20</v>
       </c>
       <c r="I13" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="M13" t="s">
         <v>75</v>
       </c>
       <c r="N13" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="128">
       <c r="A14" t="s">
         <v>79</v>
       </c>
       <c r="B14" t="s">
         <v>80</v>
       </c>
       <c r="C14" t="s">
         <v>81</v>
       </c>
       <c r="D14" t="s">
         <v>82</v>
       </c>
       <c r="E14">
         <v>304</v>
       </c>
       <c r="F14">
@@ -13574,51 +13573,51 @@
       <c r="B18" t="s">
         <v>100</v>
       </c>
       <c r="C18" t="s">
         <v>101</v>
       </c>
       <c r="D18" t="s">
         <v>102</v>
       </c>
       <c r="E18">
         <v>528</v>
       </c>
       <c r="F18">
         <v>1399.0</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>20</v>
       </c>
       <c r="I18" t="s">
         <v>21</v>
       </c>
       <c r="J18" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M18" t="s">
         <v>100</v>
       </c>
       <c r="N18" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="128">
       <c r="A19" t="s">
         <v>104</v>
       </c>
       <c r="B19" t="s">
         <v>105</v>
       </c>
       <c r="C19" t="s">
         <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>102</v>
       </c>
       <c r="E19">
         <v>368</v>
       </c>
       <c r="F19">
@@ -13717,322 +13716,322 @@
       <c r="B22" t="s">
         <v>118</v>
       </c>
       <c r="C22" t="s">
         <v>119</v>
       </c>
       <c r="D22" t="s">
         <v>120</v>
       </c>
       <c r="E22">
         <v>496</v>
       </c>
       <c r="F22">
         <v>840.0</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>20</v>
       </c>
       <c r="I22" t="s">
         <v>21</v>
       </c>
       <c r="J22" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M22" t="s">
         <v>118</v>
       </c>
       <c r="N22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="128">
       <c r="A23" t="s">
         <v>122</v>
       </c>
+      <c r="B23" t="s">
+        <v>123</v>
+      </c>
       <c r="C23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E23">
-        <v>432</v>
+        <v>352</v>
       </c>
       <c r="F23">
-        <v>1060.0</v>
+        <v>890.0</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>20</v>
       </c>
       <c r="I23" t="s">
         <v>21</v>
       </c>
+      <c r="M23" t="s">
+        <v>123</v>
+      </c>
       <c r="N23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="128">
       <c r="A24" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B24" t="s">
         <v>127</v>
       </c>
       <c r="C24" t="s">
         <v>128</v>
       </c>
       <c r="D24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E24">
-        <v>352</v>
+        <v>432</v>
       </c>
       <c r="F24">
-        <v>890.0</v>
+        <v>1060.0</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>20</v>
       </c>
       <c r="I24" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="N24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="128">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E25">
         <v>176</v>
       </c>
       <c r="F25">
         <v>580.0</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="H25" t="s">
         <v>20</v>
       </c>
       <c r="I25" t="s">
         <v>21</v>
       </c>
       <c r="J25" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M25" t="s">
         <v>131</v>
       </c>
       <c r="N25" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="128">
       <c r="A26" t="s">
         <v>134</v>
       </c>
       <c r="B26" t="s">
         <v>109</v>
       </c>
       <c r="C26" t="s">
         <v>135</v>
       </c>
       <c r="D26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E26">
         <v>368</v>
       </c>
       <c r="F26">
         <v>999.0</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="H26" t="s">
         <v>20</v>
       </c>
       <c r="I26" t="s">
         <v>21</v>
       </c>
       <c r="M26" t="s">
         <v>109</v>
       </c>
       <c r="N26" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="128">
       <c r="A27" t="s">
         <v>137</v>
       </c>
       <c r="B27" t="s">
         <v>138</v>
       </c>
       <c r="C27" t="s">
         <v>139</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E27">
         <v>288</v>
       </c>
       <c r="F27">
         <v>710.0</v>
       </c>
       <c r="G27" t="s">
         <v>19</v>
       </c>
       <c r="H27" t="s">
         <v>20</v>
       </c>
       <c r="I27" t="s">
         <v>21</v>
       </c>
       <c r="J27" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M27" t="s">
         <v>138</v>
       </c>
       <c r="N27" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="128">
       <c r="A28" t="s">
         <v>141</v>
       </c>
       <c r="B28" t="s">
         <v>131</v>
       </c>
       <c r="C28" t="s">
         <v>142</v>
       </c>
       <c r="D28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E28">
         <v>248</v>
       </c>
       <c r="F28">
         <v>420.0</v>
       </c>
       <c r="G28" t="s">
         <v>19</v>
       </c>
       <c r="H28" t="s">
         <v>20</v>
       </c>
       <c r="I28" t="s">
         <v>21</v>
       </c>
       <c r="J28" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M28" t="s">
         <v>131</v>
       </c>
       <c r="N28" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="128">
       <c r="A29" t="s">
         <v>144</v>
       </c>
       <c r="B29" t="s">
         <v>131</v>
       </c>
       <c r="C29" t="s">
         <v>145</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E29">
         <v>240</v>
       </c>
       <c r="F29">
         <v>410.0</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="H29" t="s">
         <v>20</v>
       </c>
       <c r="I29" t="s">
         <v>21</v>
       </c>
       <c r="J29" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M29" t="s">
         <v>131</v>
       </c>
       <c r="N29" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="128">
       <c r="A30" t="s">
         <v>147</v>
       </c>
       <c r="B30" t="s">
         <v>148</v>
       </c>
       <c r="C30" t="s">
         <v>149</v>
       </c>
       <c r="D30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E30">
         <v>216</v>
       </c>
       <c r="F30">
         <v>530.0</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
       </c>
       <c r="H30" t="s">
         <v>20</v>
       </c>
       <c r="I30" t="s">
         <v>21</v>
       </c>
       <c r="M30" t="s">
         <v>148</v>
       </c>
       <c r="N30" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="128">
       <c r="A31" t="s">
@@ -14067,51 +14066,51 @@
       </c>
       <c r="N31" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="128">
       <c r="A32" t="s">
         <v>156</v>
       </c>
       <c r="B32" t="s">
         <v>157</v>
       </c>
       <c r="C32" t="s">
         <v>158</v>
       </c>
       <c r="D32" t="s">
         <v>154</v>
       </c>
       <c r="E32">
         <v>352</v>
       </c>
       <c r="F32">
         <v>715.0</v>
       </c>
       <c r="G32" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H32" t="s">
         <v>20</v>
       </c>
       <c r="I32" t="s">
         <v>21</v>
       </c>
       <c r="M32" t="s">
         <v>157</v>
       </c>
       <c r="N32" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="128">
       <c r="A33" t="s">
         <v>160</v>
       </c>
       <c r="B33" t="s">
         <v>161</v>
       </c>
       <c r="C33" t="s">
         <v>162</v>
       </c>
       <c r="D33" t="s">
@@ -14181,51 +14180,51 @@
       <c r="B35" t="s">
         <v>169</v>
       </c>
       <c r="C35" t="s">
         <v>170</v>
       </c>
       <c r="D35" t="s">
         <v>154</v>
       </c>
       <c r="E35">
         <v>384</v>
       </c>
       <c r="F35">
         <v>960.0</v>
       </c>
       <c r="G35" t="s">
         <v>19</v>
       </c>
       <c r="H35" t="s">
         <v>20</v>
       </c>
       <c r="I35" t="s">
         <v>21</v>
       </c>
       <c r="J35" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M35" t="s">
         <v>169</v>
       </c>
       <c r="N35" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="128">
       <c r="A36" t="s">
         <v>172</v>
       </c>
       <c r="B36" t="s">
         <v>173</v>
       </c>
       <c r="C36" t="s">
         <v>174</v>
       </c>
       <c r="D36" t="s">
         <v>154</v>
       </c>
       <c r="E36">
         <v>416</v>
       </c>
       <c r="F36">
@@ -14254,51 +14253,51 @@
       <c r="B37" t="s">
         <v>177</v>
       </c>
       <c r="C37" t="s">
         <v>178</v>
       </c>
       <c r="D37" t="s">
         <v>154</v>
       </c>
       <c r="E37">
         <v>624</v>
       </c>
       <c r="F37">
         <v>950.0</v>
       </c>
       <c r="G37" t="s">
         <v>19</v>
       </c>
       <c r="H37" t="s">
         <v>20</v>
       </c>
       <c r="I37" t="s">
         <v>21</v>
       </c>
       <c r="J37" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M37" t="s">
         <v>177</v>
       </c>
       <c r="N37" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="128">
       <c r="A38" t="s">
         <v>180</v>
       </c>
       <c r="B38" t="s">
         <v>181</v>
       </c>
       <c r="C38" t="s">
         <v>182</v>
       </c>
       <c r="D38" t="s">
         <v>183</v>
       </c>
       <c r="E38">
         <v>336</v>
       </c>
       <c r="F38">
@@ -14458,159 +14457,159 @@
       </c>
       <c r="N42" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="128">
       <c r="A43" t="s">
         <v>201</v>
       </c>
       <c r="B43" t="s">
         <v>202</v>
       </c>
       <c r="C43" t="s">
         <v>203</v>
       </c>
       <c r="D43" t="s">
         <v>183</v>
       </c>
       <c r="E43">
         <v>208</v>
       </c>
       <c r="F43">
         <v>510.0</v>
       </c>
       <c r="G43" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H43" t="s">
         <v>20</v>
       </c>
       <c r="I43" t="s">
         <v>21</v>
       </c>
       <c r="M43" t="s">
         <v>202</v>
       </c>
       <c r="N43" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="128">
       <c r="A44" t="s">
         <v>205</v>
       </c>
       <c r="B44" t="s">
         <v>206</v>
       </c>
       <c r="C44" t="s">
         <v>207</v>
       </c>
       <c r="D44" t="s">
         <v>183</v>
       </c>
       <c r="E44">
         <v>464</v>
       </c>
       <c r="F44">
         <v>780.0</v>
       </c>
       <c r="G44" t="s">
         <v>19</v>
       </c>
       <c r="H44" t="s">
         <v>20</v>
       </c>
       <c r="I44" t="s">
         <v>21</v>
       </c>
       <c r="J44" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M44" t="s">
         <v>206</v>
       </c>
       <c r="N44" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="128">
       <c r="A45" t="s">
         <v>209</v>
       </c>
       <c r="B45" t="s">
         <v>210</v>
       </c>
       <c r="C45" t="s">
         <v>211</v>
       </c>
       <c r="D45" t="s">
         <v>183</v>
       </c>
       <c r="E45">
         <v>524</v>
       </c>
       <c r="F45">
         <v>1290.0</v>
       </c>
       <c r="G45" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H45" t="s">
         <v>20</v>
       </c>
       <c r="I45" t="s">
         <v>21</v>
       </c>
       <c r="M45" t="s">
         <v>210</v>
       </c>
       <c r="N45" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="128">
       <c r="A46" t="s">
         <v>213</v>
       </c>
       <c r="B46" t="s">
         <v>105</v>
       </c>
       <c r="C46" t="s">
         <v>214</v>
       </c>
       <c r="D46" t="s">
         <v>215</v>
       </c>
       <c r="E46">
         <v>176</v>
       </c>
       <c r="F46">
         <v>350.0</v>
       </c>
       <c r="G46" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H46" t="s">
         <v>20</v>
       </c>
       <c r="I46" t="s">
         <v>21</v>
       </c>
       <c r="M46" t="s">
         <v>105</v>
       </c>
       <c r="N46" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="128">
       <c r="A47" t="s">
         <v>217</v>
       </c>
       <c r="B47" t="s">
         <v>218</v>
       </c>
       <c r="C47" t="s">
         <v>219</v>
       </c>
       <c r="D47" t="s">
@@ -14642,86 +14641,86 @@
       <c r="A48" t="s">
         <v>221</v>
       </c>
       <c r="C48" t="s">
         <v>222</v>
       </c>
       <c r="D48" t="s">
         <v>215</v>
       </c>
       <c r="E48">
         <v>288</v>
       </c>
       <c r="F48">
         <v>710.0</v>
       </c>
       <c r="G48" t="s">
         <v>19</v>
       </c>
       <c r="H48" t="s">
         <v>20</v>
       </c>
       <c r="I48" t="s">
         <v>21</v>
       </c>
       <c r="J48" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="N48" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="128">
       <c r="A49" t="s">
         <v>224</v>
       </c>
       <c r="B49" t="s">
         <v>225</v>
       </c>
       <c r="C49" t="s">
         <v>226</v>
       </c>
       <c r="D49" t="s">
         <v>215</v>
       </c>
       <c r="E49">
         <v>288</v>
       </c>
       <c r="F49">
         <v>1180.0</v>
       </c>
       <c r="G49" t="s">
         <v>19</v>
       </c>
       <c r="H49" t="s">
         <v>20</v>
       </c>
       <c r="I49" t="s">
         <v>21</v>
       </c>
       <c r="J49" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M49" t="s">
         <v>225</v>
       </c>
       <c r="N49" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="128">
       <c r="A50" t="s">
         <v>228</v>
       </c>
       <c r="B50" t="s">
         <v>229</v>
       </c>
       <c r="C50" t="s">
         <v>230</v>
       </c>
       <c r="D50" t="s">
         <v>215</v>
       </c>
       <c r="E50">
         <v>368</v>
       </c>
       <c r="F50">
@@ -14951,51 +14950,51 @@
       </c>
       <c r="N56" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="128">
       <c r="A57" t="s">
         <v>256</v>
       </c>
       <c r="B57" t="s">
         <v>105</v>
       </c>
       <c r="C57" t="s">
         <v>257</v>
       </c>
       <c r="D57" t="s">
         <v>250</v>
       </c>
       <c r="E57">
         <v>208</v>
       </c>
       <c r="F57">
         <v>720.0</v>
       </c>
       <c r="G57" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H57" t="s">
         <v>20</v>
       </c>
       <c r="I57" t="s">
         <v>21</v>
       </c>
       <c r="M57" t="s">
         <v>105</v>
       </c>
       <c r="N57" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="128">
       <c r="A58" t="s">
         <v>259</v>
       </c>
       <c r="B58" t="s">
         <v>181</v>
       </c>
       <c r="C58" t="s">
         <v>260</v>
       </c>
       <c r="D58" t="s">
@@ -15062,51 +15061,51 @@
       <c r="B60" t="s">
         <v>225</v>
       </c>
       <c r="C60" t="s">
         <v>267</v>
       </c>
       <c r="D60" t="s">
         <v>250</v>
       </c>
       <c r="E60">
         <v>480</v>
       </c>
       <c r="F60">
         <v>490.0</v>
       </c>
       <c r="G60" t="s">
         <v>19</v>
       </c>
       <c r="H60" t="s">
         <v>231</v>
       </c>
       <c r="I60" t="s">
         <v>21</v>
       </c>
       <c r="J60" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M60" t="s">
         <v>225</v>
       </c>
       <c r="N60" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="128">
       <c r="A61" t="s">
         <v>269</v>
       </c>
       <c r="B61" t="s">
         <v>131</v>
       </c>
       <c r="C61" t="s">
         <v>270</v>
       </c>
       <c r="D61" t="s">
         <v>250</v>
       </c>
       <c r="E61">
         <v>608</v>
       </c>
       <c r="F61">
@@ -15470,51 +15469,51 @@
       </c>
       <c r="N71" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="128">
       <c r="A72" t="s">
         <v>309</v>
       </c>
       <c r="B72" t="s">
         <v>310</v>
       </c>
       <c r="C72" t="s">
         <v>311</v>
       </c>
       <c r="D72" t="s">
         <v>289</v>
       </c>
       <c r="E72">
         <v>256</v>
       </c>
       <c r="F72">
         <v>640.0</v>
       </c>
       <c r="G72" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H72" t="s">
         <v>20</v>
       </c>
       <c r="I72" t="s">
         <v>21</v>
       </c>
       <c r="M72" t="s">
         <v>310</v>
       </c>
       <c r="N72" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="128">
       <c r="A73" t="s">
         <v>313</v>
       </c>
       <c r="B73" t="s">
         <v>314</v>
       </c>
       <c r="C73" t="s">
         <v>315</v>
       </c>
       <c r="D73" t="s">
@@ -15642,86 +15641,86 @@
       </c>
       <c r="N76" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="128">
       <c r="A77" t="s">
         <v>327</v>
       </c>
       <c r="B77" t="s">
         <v>328</v>
       </c>
       <c r="C77" t="s">
         <v>329</v>
       </c>
       <c r="D77" t="s">
         <v>289</v>
       </c>
       <c r="E77">
         <v>192</v>
       </c>
       <c r="F77">
         <v>470.0</v>
       </c>
       <c r="G77" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H77" t="s">
         <v>20</v>
       </c>
       <c r="I77" t="s">
         <v>21</v>
       </c>
       <c r="M77" t="s">
         <v>328</v>
       </c>
       <c r="N77" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="128">
       <c r="A78" t="s">
         <v>331</v>
       </c>
       <c r="B78" t="s">
         <v>332</v>
       </c>
       <c r="C78" t="s">
         <v>333</v>
       </c>
       <c r="D78" t="s">
         <v>334</v>
       </c>
       <c r="E78">
         <v>112</v>
       </c>
       <c r="F78">
         <v>300.0</v>
       </c>
       <c r="G78" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H78" t="s">
         <v>231</v>
       </c>
       <c r="I78" t="s">
         <v>21</v>
       </c>
       <c r="M78" t="s">
         <v>332</v>
       </c>
       <c r="N78" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="128">
       <c r="A79" t="s">
         <v>336</v>
       </c>
       <c r="B79" t="s">
         <v>337</v>
       </c>
       <c r="C79" t="s">
         <v>338</v>
       </c>
       <c r="D79" t="s">
@@ -15779,51 +15778,51 @@
       </c>
       <c r="N80" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="128">
       <c r="A81" t="s">
         <v>343</v>
       </c>
       <c r="B81" t="s">
         <v>105</v>
       </c>
       <c r="C81" t="s">
         <v>344</v>
       </c>
       <c r="D81" t="s">
         <v>334</v>
       </c>
       <c r="E81">
         <v>336</v>
       </c>
       <c r="F81">
         <v>530.0</v>
       </c>
       <c r="G81" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H81" t="s">
         <v>20</v>
       </c>
       <c r="I81" t="s">
         <v>21</v>
       </c>
       <c r="M81" t="s">
         <v>105</v>
       </c>
       <c r="N81" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="128">
       <c r="A82" t="s">
         <v>346</v>
       </c>
       <c r="B82" t="s">
         <v>237</v>
       </c>
       <c r="C82" t="s">
         <v>347</v>
       </c>
       <c r="D82" t="s">
@@ -15916,51 +15915,51 @@
       </c>
       <c r="N84" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="128">
       <c r="A85" t="s">
         <v>357</v>
       </c>
       <c r="B85" t="s">
         <v>105</v>
       </c>
       <c r="C85" t="s">
         <v>358</v>
       </c>
       <c r="D85" t="s">
         <v>352</v>
       </c>
       <c r="E85">
         <v>256</v>
       </c>
       <c r="F85">
         <v>760.0</v>
       </c>
       <c r="G85" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H85" t="s">
         <v>20</v>
       </c>
       <c r="I85" t="s">
         <v>21</v>
       </c>
       <c r="M85" t="s">
         <v>105</v>
       </c>
       <c r="N85" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="128">
       <c r="A86" t="s">
         <v>360</v>
       </c>
       <c r="B86" t="s">
         <v>361</v>
       </c>
       <c r="C86" t="s">
         <v>362</v>
       </c>
       <c r="D86" t="s">
@@ -15983,51 +15982,51 @@
       </c>
       <c r="M86" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="128">
       <c r="A87" t="s">
         <v>363</v>
       </c>
       <c r="B87" t="s">
         <v>364</v>
       </c>
       <c r="C87" t="s">
         <v>365</v>
       </c>
       <c r="D87" t="s">
         <v>352</v>
       </c>
       <c r="E87">
         <v>144</v>
       </c>
       <c r="F87">
         <v>750.0</v>
       </c>
       <c r="G87" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H87" t="s">
         <v>20</v>
       </c>
       <c r="I87" t="s">
         <v>21</v>
       </c>
       <c r="M87" t="s">
         <v>364</v>
       </c>
       <c r="N87" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="128">
       <c r="A88" t="s">
         <v>367</v>
       </c>
       <c r="B88" t="s">
         <v>368</v>
       </c>
       <c r="C88" t="s">
         <v>369</v>
       </c>
       <c r="D88" t="s">
@@ -16143,51 +16142,51 @@
       </c>
       <c r="M91" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="128">
       <c r="A92" t="s">
         <v>378</v>
       </c>
       <c r="B92" t="s">
         <v>379</v>
       </c>
       <c r="C92" t="s">
         <v>380</v>
       </c>
       <c r="D92" t="s">
         <v>352</v>
       </c>
       <c r="E92">
         <v>272</v>
       </c>
       <c r="F92">
         <v>420.0</v>
       </c>
       <c r="G92" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H92" t="s">
         <v>20</v>
       </c>
       <c r="I92" t="s">
         <v>21</v>
       </c>
       <c r="M92" t="s">
         <v>379</v>
       </c>
       <c r="N92" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="128">
       <c r="A93" t="s">
         <v>382</v>
       </c>
       <c r="B93" t="s">
         <v>283</v>
       </c>
       <c r="C93" t="s">
         <v>383</v>
       </c>
       <c r="D93" t="s">
@@ -16248,51 +16247,51 @@
       </c>
       <c r="N94" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="95" spans="1:15" customHeight="1" ht="128">
       <c r="A95" t="s">
         <v>391</v>
       </c>
       <c r="B95" t="s">
         <v>392</v>
       </c>
       <c r="C95" t="s">
         <v>393</v>
       </c>
       <c r="D95" t="s">
         <v>389</v>
       </c>
       <c r="E95">
         <v>48</v>
       </c>
       <c r="F95">
         <v>300.0</v>
       </c>
       <c r="G95" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H95" t="s">
         <v>231</v>
       </c>
       <c r="I95" t="s">
         <v>21</v>
       </c>
       <c r="M95" t="s">
         <v>392</v>
       </c>
       <c r="N95" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="128">
       <c r="A96" t="s">
         <v>395</v>
       </c>
       <c r="B96" t="s">
         <v>396</v>
       </c>
       <c r="C96" t="s">
         <v>397</v>
       </c>
       <c r="D96" t="s">
@@ -16516,51 +16515,51 @@
       </c>
       <c r="N102" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="128">
       <c r="A103" t="s">
         <v>421</v>
       </c>
       <c r="B103" t="s">
         <v>422</v>
       </c>
       <c r="C103" t="s">
         <v>423</v>
       </c>
       <c r="D103" t="s">
         <v>424</v>
       </c>
       <c r="E103">
         <v>208</v>
       </c>
       <c r="F103">
         <v>300.0</v>
       </c>
       <c r="G103" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H103" t="s">
         <v>20</v>
       </c>
       <c r="I103" t="s">
         <v>21</v>
       </c>
       <c r="M103" t="s">
         <v>422</v>
       </c>
       <c r="N103" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:15" customHeight="1" ht="128">
       <c r="A104" t="s">
         <v>426</v>
       </c>
       <c r="B104" t="s">
         <v>427</v>
       </c>
       <c r="C104" t="s">
         <v>428</v>
       </c>
       <c r="D104" t="s">
@@ -16618,51 +16617,51 @@
       </c>
       <c r="N105" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="106" spans="1:15" customHeight="1" ht="128">
       <c r="A106" t="s">
         <v>433</v>
       </c>
       <c r="B106" t="s">
         <v>253</v>
       </c>
       <c r="C106" t="s">
         <v>434</v>
       </c>
       <c r="D106" t="s">
         <v>435</v>
       </c>
       <c r="E106">
         <v>320</v>
       </c>
       <c r="F106">
         <v>790.0</v>
       </c>
       <c r="G106" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H106" t="s">
         <v>20</v>
       </c>
       <c r="I106" t="s">
         <v>21</v>
       </c>
       <c r="M106" t="s">
         <v>253</v>
       </c>
       <c r="N106" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="107" spans="1:15" customHeight="1" ht="128">
       <c r="A107" t="s">
         <v>437</v>
       </c>
       <c r="B107" t="s">
         <v>438</v>
       </c>
       <c r="C107" t="s">
         <v>439</v>
       </c>
       <c r="D107" t="s">
@@ -16749,51 +16748,51 @@
       </c>
       <c r="N109" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="128">
       <c r="A110" t="s">
         <v>448</v>
       </c>
       <c r="B110" t="s">
         <v>449</v>
       </c>
       <c r="C110" t="s">
         <v>450</v>
       </c>
       <c r="D110" t="s">
         <v>435</v>
       </c>
       <c r="E110">
         <v>192</v>
       </c>
       <c r="F110">
         <v>720.0</v>
       </c>
       <c r="G110" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H110" t="s">
         <v>20</v>
       </c>
       <c r="I110" t="s">
         <v>21</v>
       </c>
       <c r="M110" t="s">
         <v>449</v>
       </c>
       <c r="N110" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="111" spans="1:15" customHeight="1" ht="128">
       <c r="A111" t="s">
         <v>452</v>
       </c>
       <c r="B111" t="s">
         <v>453</v>
       </c>
       <c r="C111" t="s">
         <v>454</v>
       </c>
       <c r="D111" t="s">
@@ -16918,51 +16917,51 @@
       </c>
       <c r="M114" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="128">
       <c r="A115" t="s">
         <v>464</v>
       </c>
       <c r="B115" t="s">
         <v>465</v>
       </c>
       <c r="C115" t="s">
         <v>466</v>
       </c>
       <c r="D115" t="s">
         <v>435</v>
       </c>
       <c r="E115">
         <v>336</v>
       </c>
       <c r="F115">
         <v>300.0</v>
       </c>
       <c r="G115" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H115" t="s">
         <v>20</v>
       </c>
       <c r="I115" t="s">
         <v>21</v>
       </c>
       <c r="M115" t="s">
         <v>465</v>
       </c>
       <c r="N115" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="116" spans="1:15" customHeight="1" ht="128">
       <c r="A116" t="s">
         <v>468</v>
       </c>
       <c r="B116" t="s">
         <v>469</v>
       </c>
       <c r="C116" t="s">
         <v>470</v>
       </c>
       <c r="D116" t="s">
@@ -17386,75 +17385,75 @@
       </c>
       <c r="F129">
         <v>300.0</v>
       </c>
       <c r="G129" t="s">
         <v>19</v>
       </c>
       <c r="H129" t="s">
         <v>20</v>
       </c>
       <c r="I129" t="s">
         <v>21</v>
       </c>
       <c r="M129" t="s">
         <v>510</v>
       </c>
       <c r="N129" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="130" spans="1:15" customHeight="1" ht="128">
       <c r="A130" t="s">
         <v>513</v>
       </c>
       <c r="B130" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
         <v>514</v>
       </c>
       <c r="D130" t="s">
         <v>481</v>
       </c>
       <c r="E130">
         <v>288</v>
       </c>
       <c r="F130">
         <v>550.0</v>
       </c>
       <c r="G130" t="s">
         <v>19</v>
       </c>
       <c r="H130" t="s">
         <v>20</v>
       </c>
       <c r="I130" t="s">
         <v>21</v>
       </c>
       <c r="M130" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N130" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="131" spans="1:15" customHeight="1" ht="128">
       <c r="A131" t="s">
         <v>516</v>
       </c>
       <c r="B131" t="s">
         <v>517</v>
       </c>
       <c r="C131" t="s">
         <v>518</v>
       </c>
       <c r="D131" t="s">
         <v>481</v>
       </c>
       <c r="E131">
         <v>256</v>
       </c>
       <c r="F131">
         <v>470.0</v>
       </c>
       <c r="G131" t="s">
@@ -19198,51 +19197,51 @@
       </c>
       <c r="M183" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="184" spans="1:15" customHeight="1" ht="128">
       <c r="A184" t="s">
         <v>704</v>
       </c>
       <c r="B184" t="s">
         <v>705</v>
       </c>
       <c r="C184" t="s">
         <v>706</v>
       </c>
       <c r="D184" t="s">
         <v>692</v>
       </c>
       <c r="E184">
         <v>256</v>
       </c>
       <c r="F184">
         <v>770.0</v>
       </c>
       <c r="G184" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H184" t="s">
         <v>20</v>
       </c>
       <c r="I184" t="s">
         <v>21</v>
       </c>
       <c r="M184" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="185" spans="1:15" customHeight="1" ht="128">
       <c r="A185" t="s">
         <v>707</v>
       </c>
       <c r="B185" t="s">
         <v>708</v>
       </c>
       <c r="C185" t="s">
         <v>709</v>
       </c>
       <c r="D185" t="s">
         <v>692</v>
       </c>
       <c r="E185">
@@ -20025,75 +20024,75 @@
       </c>
       <c r="F208">
         <v>300.0</v>
       </c>
       <c r="G208" t="s">
         <v>19</v>
       </c>
       <c r="H208" t="s">
         <v>20</v>
       </c>
       <c r="I208" t="s">
         <v>21</v>
       </c>
       <c r="M208" t="s">
         <v>790</v>
       </c>
       <c r="N208" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="209" spans="1:15" customHeight="1" ht="128">
       <c r="A209" t="s">
         <v>793</v>
       </c>
       <c r="B209" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C209" t="s">
         <v>794</v>
       </c>
       <c r="D209" t="s">
         <v>757</v>
       </c>
       <c r="E209">
         <v>336</v>
       </c>
       <c r="F209">
         <v>650.0</v>
       </c>
       <c r="G209" t="s">
         <v>19</v>
       </c>
       <c r="H209" t="s">
         <v>20</v>
       </c>
       <c r="I209" t="s">
         <v>21</v>
       </c>
       <c r="M209" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N209" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="210" spans="1:15" customHeight="1" ht="128">
       <c r="A210" t="s">
         <v>796</v>
       </c>
       <c r="B210" t="s">
         <v>797</v>
       </c>
       <c r="C210" t="s">
         <v>798</v>
       </c>
       <c r="D210" t="s">
         <v>757</v>
       </c>
       <c r="E210">
         <v>512</v>
       </c>
       <c r="F210">
         <v>300.0</v>
       </c>
       <c r="G210" t="s">
@@ -20276,51 +20275,51 @@
       </c>
       <c r="N215" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="216" spans="1:15" customHeight="1" ht="128">
       <c r="A216" t="s">
         <v>817</v>
       </c>
       <c r="B216" t="s">
         <v>818</v>
       </c>
       <c r="C216" t="s">
         <v>819</v>
       </c>
       <c r="D216" t="s">
         <v>757</v>
       </c>
       <c r="E216">
         <v>224</v>
       </c>
       <c r="F216">
         <v>730.0</v>
       </c>
       <c r="G216" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H216" t="s">
         <v>20</v>
       </c>
       <c r="I216" t="s">
         <v>21</v>
       </c>
       <c r="M216" t="s">
         <v>818</v>
       </c>
       <c r="N216" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="217" spans="1:15" customHeight="1" ht="128">
       <c r="A217" t="s">
         <v>821</v>
       </c>
       <c r="B217" t="s">
         <v>427</v>
       </c>
       <c r="C217" t="s">
         <v>822</v>
       </c>
       <c r="D217" t="s">
@@ -20792,51 +20791,51 @@
       </c>
       <c r="M230" t="s">
         <v>872</v>
       </c>
       <c r="N230" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="231" spans="1:15" customHeight="1" ht="14">
       <c r="A231" t="s">
         <v>875</v>
       </c>
       <c r="C231" t="s">
         <v>876</v>
       </c>
       <c r="D231" t="s">
         <v>834</v>
       </c>
       <c r="E231">
         <v>264</v>
       </c>
       <c r="F231">
         <v>300.0</v>
       </c>
       <c r="G231" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H231" t="s">
         <v>20</v>
       </c>
       <c r="I231" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:15" customHeight="1" ht="128">
       <c r="A232" t="s">
         <v>877</v>
       </c>
       <c r="B232" t="s">
         <v>878</v>
       </c>
       <c r="C232" t="s">
         <v>879</v>
       </c>
       <c r="D232" t="s">
         <v>834</v>
       </c>
       <c r="E232">
         <v>576</v>
       </c>
       <c r="F232">
@@ -22525,51 +22524,51 @@
       </c>
       <c r="M282" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="283" spans="1:15" customHeight="1" ht="128">
       <c r="A283" t="s">
         <v>1064</v>
       </c>
       <c r="B283" t="s">
         <v>1065</v>
       </c>
       <c r="C283" t="s">
         <v>1066</v>
       </c>
       <c r="D283" t="s">
         <v>1020</v>
       </c>
       <c r="E283">
         <v>160</v>
       </c>
       <c r="F283">
         <v>300.0</v>
       </c>
       <c r="G283" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H283" t="s">
         <v>20</v>
       </c>
       <c r="I283" t="s">
         <v>21</v>
       </c>
       <c r="M283" t="s">
         <v>1065</v>
       </c>
       <c r="N283" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="284" spans="1:15" customHeight="1" ht="128">
       <c r="A284" t="s">
         <v>1068</v>
       </c>
       <c r="B284" t="s">
         <v>1069</v>
       </c>
       <c r="C284" t="s">
         <v>1070</v>
       </c>
       <c r="D284" t="s">
@@ -22869,51 +22868,51 @@
       </c>
       <c r="N292" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="293" spans="1:15" customHeight="1" ht="128">
       <c r="A293" t="s">
         <v>1104</v>
       </c>
       <c r="B293" t="s">
         <v>1105</v>
       </c>
       <c r="C293" t="s">
         <v>1106</v>
       </c>
       <c r="D293" t="s">
         <v>1107</v>
       </c>
       <c r="E293">
         <v>160</v>
       </c>
       <c r="F293">
         <v>300.0</v>
       </c>
       <c r="G293" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H293" t="s">
         <v>20</v>
       </c>
       <c r="I293" t="s">
         <v>597</v>
       </c>
       <c r="M293" t="s">
         <v>1105</v>
       </c>
       <c r="N293" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="294" spans="1:15" customHeight="1" ht="128">
       <c r="A294" t="s">
         <v>1109</v>
       </c>
       <c r="C294">
         <v>12345</v>
       </c>
       <c r="D294" t="s">
         <v>1110</v>
       </c>
       <c r="E294">
@@ -22930,115 +22929,115 @@
       </c>
       <c r="I294" t="s">
         <v>597</v>
       </c>
       <c r="N294" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="295" spans="1:15" customHeight="1" ht="128">
       <c r="A295" t="s">
         <v>1112</v>
       </c>
       <c r="B295" t="s">
         <v>1089</v>
       </c>
       <c r="C295" t="s">
         <v>1113</v>
       </c>
       <c r="E295">
         <v>176</v>
       </c>
       <c r="F295">
         <v>799.0</v>
       </c>
       <c r="G295" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H295" t="s">
         <v>20</v>
       </c>
       <c r="I295" t="s">
         <v>21</v>
       </c>
       <c r="J295" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M295" t="s">
         <v>1089</v>
       </c>
       <c r="N295" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="296" spans="1:15" customHeight="1" ht="14">
       <c r="A296" t="s">
         <v>1115</v>
       </c>
       <c r="B296" t="s">
         <v>1116</v>
       </c>
       <c r="C296" t="s">
         <v>1117</v>
       </c>
       <c r="F296">
         <v>300.0</v>
       </c>
       <c r="H296" t="s">
         <v>20</v>
       </c>
       <c r="I296" t="s">
         <v>21</v>
       </c>
       <c r="M296" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="297" spans="1:15" customHeight="1" ht="14">
       <c r="A297" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C297" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E297">
         <v>240</v>
       </c>
       <c r="F297">
         <v>599.0</v>
       </c>
       <c r="G297" t="s">
         <v>19</v>
       </c>
       <c r="H297" t="s">
         <v>20</v>
       </c>
       <c r="I297" t="s">
         <v>597</v>
       </c>
       <c r="J297" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="298" spans="1:15" customHeight="1" ht="128">
       <c r="A298" t="s">
         <v>1118</v>
       </c>
       <c r="B298" t="s">
         <v>1119</v>
       </c>
       <c r="C298" t="s">
         <v>1120</v>
       </c>
       <c r="E298">
         <v>448</v>
       </c>
       <c r="F298">
         <v>300.0</v>
       </c>
       <c r="H298" t="s">
         <v>20</v>
       </c>
       <c r="I298" t="s">
         <v>21</v>
       </c>
       <c r="M298" t="s">
@@ -23078,51 +23077,51 @@
       </c>
     </row>
     <row r="300" spans="1:15" customHeight="1" ht="128">
       <c r="A300" t="s">
         <v>1126</v>
       </c>
       <c r="B300" t="s">
         <v>1127</v>
       </c>
       <c r="C300" t="s">
         <v>1128</v>
       </c>
       <c r="E300">
         <v>384</v>
       </c>
       <c r="F300">
         <v>300.0</v>
       </c>
       <c r="H300" t="s">
         <v>20</v>
       </c>
       <c r="I300" t="s">
         <v>21</v>
       </c>
       <c r="J300" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M300" t="s">
         <v>1127</v>
       </c>
       <c r="N300" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="301" spans="1:15" customHeight="1" ht="128">
       <c r="A301" t="s">
         <v>1130</v>
       </c>
       <c r="B301" t="s">
         <v>1131</v>
       </c>
       <c r="C301" t="s">
         <v>1132</v>
       </c>
       <c r="E301">
         <v>336</v>
       </c>
       <c r="F301">
         <v>300.0</v>
       </c>
       <c r="H301" t="s">
@@ -23130,51 +23129,51 @@
       </c>
       <c r="I301" t="s">
         <v>21</v>
       </c>
       <c r="M301" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="302" spans="1:15" customHeight="1" ht="128">
       <c r="A302" t="s">
         <v>1133</v>
       </c>
       <c r="B302" t="s">
         <v>1134</v>
       </c>
       <c r="C302" t="s">
         <v>1135</v>
       </c>
       <c r="E302">
         <v>256</v>
       </c>
       <c r="F302">
         <v>300.0</v>
       </c>
       <c r="G302" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H302" t="s">
         <v>20</v>
       </c>
       <c r="I302" t="s">
         <v>597</v>
       </c>
       <c r="M302" t="s">
         <v>1134</v>
       </c>
       <c r="N302" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="303" spans="1:15" customHeight="1" ht="128">
       <c r="A303" t="s">
         <v>1137</v>
       </c>
       <c r="B303" t="s">
         <v>1138</v>
       </c>
       <c r="C303" t="s">
         <v>1139</v>
       </c>
       <c r="F303">